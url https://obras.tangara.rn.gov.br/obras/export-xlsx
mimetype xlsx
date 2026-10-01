--- v0 (2026-08-01)
+++ v1 (2026-10-01)
@@ -12,80 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Obras" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Empresa Contratada</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Data Início</t>
   </si>
   <si>
     <t>Previsão de Término</t>
   </si>
   <si>
     <t>% Executado</t>
   </si>
   <si>
     <t>Link Licitação</t>
   </si>
   <si>
     <t>Link Despesa</t>
   </si>
   <si>
     <t>Link Contrato</t>
+  </si>
+  <si>
+    <t>Obra: Construção de escola com 9 salas padrão FNDE com quadra poliesportiva.</t>
+  </si>
+  <si>
+    <t>MARIA EDUARDA CONSTRUCOES E SERVICOS EIRELI</t>
+  </si>
+  <si>
+    <t>Em andamento</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/licitacao/1%2F2025/Concorr%C3%AAncia%20Eletr%C3%B4nica/SECRETARIA%20MUNICIPAL%20DE%20EDUCACAO?hash=7521E48495239F91C07E8FF20A090743&amp;pathOrigem=1&amp;dataini=01/01/2025&amp;datafim=31/12/2025&amp;modalidades=Tomada+de+Pre%C3%A7o,Concorr%C3%AAncia+Eletr%C3%B4nica&amp;certames=&amp;situacoes=</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/contratos/291%2F2025/2025-08-08T00:00:00/?hash=D2D9E0C07F1D98E4BD46EC8D357CB824&amp;dataini=01/01/2025&amp;datafim=31/12/2025&amp;contratos=</t>
+  </si>
+  <si>
+    <t>Obra: Construção de Unidade de Saúde da Família V em Lagoa do Feijão.</t>
+  </si>
+  <si>
+    <t>AGIL CONSTRUÇOES, COMERCIO E SERVICOS EIRELI</t>
+  </si>
+  <si>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>13/12/2025</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/licitacao/4%2F2024/Concorr%C3%AAncia%20Eletr%C3%B4nica/FUNDO%20MUNICIPAL%20DE%20SAUDE?hash=35B94693BD19FDAF0B42F829F3C0E4AA&amp;pathOrigem=1&amp;dataini=01/01/2024&amp;datafim=31/12/2024&amp;modalidades=Tomada+de+Pre%C3%A7o,Concorr%C3%AAncia+Eletr%C3%B4nica&amp;certames=&amp;situacoes=</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/despesa/empenhos/detalhe/pesquisaavancada/08/002/2025NE702008?orgao=&amp;unidade=&amp;credor=19657875000199&amp;acao=&amp;natureza=&amp;fonte=&amp;dataini=01/01/2025&amp;datafim=31/12/2025&amp;categoria=&amp;modalidade=&amp;grupo=&amp;elemento=&amp;subelemento=&amp;classificacao=pesquisaavancada&amp;descricaoSelecionada=</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/contratos/18%2F2025/2025-03-27T00:00:00/?hash=6DCDDE9A669B0E2DA001310229CF5BDA&amp;dataini=01/01/2025&amp;datafim=31/12/2025&amp;contratos=</t>
+  </si>
+  <si>
+    <t>Obra: Construção de uma creche pré-escola tipo 1 no bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>13/02/2027</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/licitacao/3%2F2024/Concorr%C3%AAncia%20Eletr%C3%B4nica/SECRETARIA%20MUNICIPAL%20DE%20EDUCACAO?hash=0E6C3365E4A6DBED7F87463529523C55&amp;pathOrigem=1&amp;dataini=01/01/2024&amp;datafim=31/12/2024&amp;modalidades=Tomada+de+Pre%C3%A7o,Concorr%C3%AAncia+Eletr%C3%B4nica&amp;certames=&amp;situacoes=</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/despesa/empenhos/pesquisaavancada?orgao=&amp;unidade=&amp;credor=24839909000104&amp;acao=&amp;natureza=&amp;fonte=&amp;ano=&amp;dataini=01/01/2026&amp;datafim=04/08/2026&amp;categoria=&amp;modalidade=&amp;grupo=&amp;classificacao=pesquisaavancada&amp;elemento=</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/contratos/5%2F2025/2025-02-13T00:00:00/?hash=5A1AFAD7BBD2920ED80378B0901C8B2F&amp;dataini=01/01/2025&amp;datafim=31/12/2025&amp;contratos=</t>
+  </si>
+  <si>
+    <t>Obra: Construção de uma quadra escolar padrão FNDE.</t>
+  </si>
+  <si>
+    <t>ECC EMPREENDIMENTOS CONSTRUÇÕES &amp; COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/licitacao/2%2F2024/Concorr%C3%AAncia%20Eletr%C3%B4nica/SECRETARIA%20MUN%20DE%20ESPORTE,%20TURISMO%20E%20LAZER?hash=71F57A8CB484B13490E617F5608A7254&amp;pathOrigem=1&amp;dataini=01/01/2024&amp;datafim=31/12/2024&amp;modalidades=Tomada+de+Pre%C3%A7o,Concorr%C3%AAncia+Eletr%C3%B4nica&amp;certames=&amp;situacoes=</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/despesa/empenhos/pesquisaavancada?orgao=&amp;unidade=&amp;credor=07275651000133&amp;acao=&amp;natureza=&amp;fonte=&amp;ano=&amp;dataini=01/01/2026&amp;datafim=04/08/2026&amp;categoria=&amp;modalidade=&amp;grupo=&amp;classificacao=pesquisaavancada&amp;elemento=</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/contratos/1%2F2025/2025-01-06T00:00:00/?hash=A596133691A2E308A99776BA908D9973&amp;dataini=01/01/2025&amp;datafim=31/12/2025&amp;contratos=</t>
+  </si>
+  <si>
+    <t>Obra: Reforma da Escola Municipal Joana Fernandes na Comunidade de Lagoa do Feijão.</t>
+  </si>
+  <si>
+    <t>AGRESTE CONSTRUTORA E COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/licitacao/1%2F2023/Tomada%20de%20Pre%C3%A7o/SECRETARIA%20MUNICIPAL%20DE%20EDUCACAO?hash=9798E0CD05F58A2C4DA3132151BC5A95&amp;pathOrigem=1&amp;dataini=01/01/2023&amp;datafim=31/12/2023&amp;modalidades=Tomada+de+Pre%C3%A7o,Concorr%C3%AAncia+Eletr%C3%B4nica&amp;certames=&amp;situacoes=</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/despesa/empenhos/detalhe/pesquisaavancada/07/002/2024NE122002?orgao=&amp;unidade=&amp;credor=12072392000183&amp;acao=&amp;natureza=&amp;fonte=&amp;dataini=01/01/2025&amp;datafim=31/12/2025&amp;categoria=&amp;modalidade=&amp;grupo=&amp;elemento=&amp;subelemento=&amp;classificacao=pesquisaavancada&amp;descricaoSelecionada=</t>
+  </si>
+  <si>
+    <t>https://pmtangararn.transparencia.topsolutionsrn.com.br/contratos/2%2F2023/2025-02-20T00:00:00/?hash=8697162EB32001A4C3D9EB8F363D8BA4&amp;dataini=01/01/2025&amp;datafim=31/12/2025&amp;contratos=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -389,100 +494,257 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J1"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="98.976" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="404.473" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="380.907" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="218.09" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2">
+        <v>2025</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2">
+        <v>10.0</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3">
+        <v>2024</v>
+      </c>
+      <c r="B3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3">
+        <v>100.0</v>
+      </c>
+      <c r="H3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4">
+        <v>2024</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4">
+        <v>27.46</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5">
+        <v>2024</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5">
+        <v>53.79</v>
+      </c>
+      <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6">
+        <v>2023</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6">
+        <v>100.0</v>
+      </c>
+      <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>